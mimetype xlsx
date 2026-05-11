--- v0 (2025-12-07)
+++ v1 (2026-05-11)
@@ -12,314 +12,320 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Viborg</t>
   </si>
   <si>
     <t>Indsamler</t>
   </si>
   <si>
     <t>Beløb i kr</t>
   </si>
   <si>
     <t>Antal transaktioner</t>
   </si>
   <si>
     <t>Samlet</t>
   </si>
   <si>
     <t>Andet</t>
   </si>
   <si>
-    <t>wv86</t>
-[...242 lines deleted...]
-    <t>ww98</t>
+    <t>wu47</t>
+  </si>
+  <si>
+    <t>wu48</t>
+  </si>
+  <si>
+    <t>wu52</t>
+  </si>
+  <si>
+    <t>wu53</t>
+  </si>
+  <si>
+    <t>wu54</t>
+  </si>
+  <si>
+    <t>wu55</t>
+  </si>
+  <si>
+    <t>wu56</t>
+  </si>
+  <si>
+    <t>wu57</t>
+  </si>
+  <si>
+    <t>wu58</t>
+  </si>
+  <si>
+    <t>wu59</t>
+  </si>
+  <si>
+    <t>wu61</t>
+  </si>
+  <si>
+    <t>wu62</t>
+  </si>
+  <si>
+    <t>wu63</t>
+  </si>
+  <si>
+    <t>wu64</t>
+  </si>
+  <si>
+    <t>wu65</t>
+  </si>
+  <si>
+    <t>wu66</t>
+  </si>
+  <si>
+    <t>wu69</t>
+  </si>
+  <si>
+    <t>wu70</t>
+  </si>
+  <si>
+    <t>wu71</t>
+  </si>
+  <si>
+    <t>wu72</t>
+  </si>
+  <si>
+    <t>wu73</t>
+  </si>
+  <si>
+    <t>wu74</t>
+  </si>
+  <si>
+    <t>wu75</t>
+  </si>
+  <si>
+    <t>wu76</t>
+  </si>
+  <si>
+    <t>wu77</t>
+  </si>
+  <si>
+    <t>wu78</t>
+  </si>
+  <si>
+    <t>wu79</t>
+  </si>
+  <si>
+    <t>wu80</t>
+  </si>
+  <si>
+    <t>wu81</t>
+  </si>
+  <si>
+    <t>wu83</t>
+  </si>
+  <si>
+    <t>wu86</t>
+  </si>
+  <si>
+    <t>wu87</t>
+  </si>
+  <si>
+    <t>wu88</t>
+  </si>
+  <si>
+    <t>wu89</t>
+  </si>
+  <si>
+    <t>wu90</t>
+  </si>
+  <si>
+    <t>wu91</t>
+  </si>
+  <si>
+    <t>wu92</t>
+  </si>
+  <si>
+    <t>wu93</t>
+  </si>
+  <si>
+    <t>wu94</t>
+  </si>
+  <si>
+    <t>wu95</t>
+  </si>
+  <si>
+    <t>wu96</t>
+  </si>
+  <si>
+    <t>wu97</t>
+  </si>
+  <si>
+    <t>wu99</t>
+  </si>
+  <si>
+    <t>wv10</t>
+  </si>
+  <si>
+    <t>wv11</t>
+  </si>
+  <si>
+    <t>wv12</t>
+  </si>
+  <si>
+    <t>wv13</t>
+  </si>
+  <si>
+    <t>wv16</t>
+  </si>
+  <si>
+    <t>wv18</t>
+  </si>
+  <si>
+    <t>wv19</t>
+  </si>
+  <si>
+    <t>wv20</t>
+  </si>
+  <si>
+    <t>wv21</t>
+  </si>
+  <si>
+    <t>wv23</t>
+  </si>
+  <si>
+    <t>wv24</t>
+  </si>
+  <si>
+    <t>wv25</t>
+  </si>
+  <si>
+    <t>wv26</t>
+  </si>
+  <si>
+    <t>wv28</t>
+  </si>
+  <si>
+    <t>wv29</t>
+  </si>
+  <si>
+    <t>wv30</t>
+  </si>
+  <si>
+    <t>wv32</t>
+  </si>
+  <si>
+    <t>wv33</t>
+  </si>
+  <si>
+    <t>wv35</t>
+  </si>
+  <si>
+    <t>wv36</t>
+  </si>
+  <si>
+    <t>wx91</t>
+  </si>
+  <si>
+    <t>wz30</t>
+  </si>
+  <si>
+    <t>wz32</t>
+  </si>
+  <si>
+    <t>wz48</t>
+  </si>
+  <si>
+    <t>wz52</t>
+  </si>
+  <si>
+    <t>wz53</t>
+  </si>
+  <si>
+    <t>wz54</t>
+  </si>
+  <si>
+    <t>wz55</t>
+  </si>
+  <si>
+    <t>wz56</t>
+  </si>
+  <si>
+    <t>wz57</t>
+  </si>
+  <si>
+    <t>wz58</t>
+  </si>
+  <si>
+    <t>wz59</t>
+  </si>
+  <si>
+    <t>wz60</t>
+  </si>
+  <si>
+    <t>wz61</t>
+  </si>
+  <si>
+    <t>wz62</t>
+  </si>
+  <si>
+    <t>wz63</t>
+  </si>
+  <si>
+    <t>wz64</t>
+  </si>
+  <si>
+    <t>wz65</t>
+  </si>
+  <si>
+    <t>wz66</t>
+  </si>
+  <si>
+    <t>wz67</t>
+  </si>
+  <si>
+    <t>wz68</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -623,996 +629,1018 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C86"/>
+  <dimension ref="A1:C88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3">
-        <v>106199</v>
+        <v>123714.28</v>
       </c>
       <c r="C3">
-        <v>1256</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4">
-        <v>17195</v>
+        <v>27233</v>
       </c>
       <c r="C4">
-        <v>195</v>
+        <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5">
-        <v>150</v>
+        <v>265</v>
       </c>
       <c r="C5">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6">
-        <v>2500</v>
+        <v>570</v>
       </c>
       <c r="C6">
-        <v>26</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7">
-        <v>1226</v>
+        <v>1795</v>
       </c>
       <c r="C7">
-        <v>11</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8">
-        <v>1340</v>
+        <v>1410</v>
       </c>
       <c r="C8">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>10</v>
       </c>
       <c r="B9">
-        <v>600</v>
+        <v>500</v>
       </c>
       <c r="C9">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10">
-        <v>1510</v>
+        <v>1070</v>
       </c>
       <c r="C10">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>12</v>
       </c>
       <c r="B11">
-        <v>450</v>
+        <v>1405</v>
       </c>
       <c r="C11">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>13</v>
       </c>
       <c r="B12">
-        <v>470</v>
+        <v>795</v>
       </c>
       <c r="C12">
-        <v>5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13">
-        <v>600</v>
+        <v>1200</v>
       </c>
       <c r="C13">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>15</v>
       </c>
       <c r="B14">
-        <v>1585</v>
+        <v>2113</v>
       </c>
       <c r="C14">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>16</v>
       </c>
       <c r="B15">
-        <v>2100</v>
+        <v>2245</v>
       </c>
       <c r="C15">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>17</v>
       </c>
       <c r="B16">
-        <v>230</v>
+        <v>700</v>
       </c>
       <c r="C16">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>18</v>
       </c>
       <c r="B17">
-        <v>2000</v>
+        <v>815</v>
       </c>
       <c r="C17">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>19</v>
       </c>
       <c r="B18">
-        <v>2008</v>
+        <v>1100</v>
       </c>
       <c r="C18">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>20</v>
       </c>
       <c r="B19">
-        <v>900</v>
+        <v>450</v>
       </c>
       <c r="C19">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>21</v>
       </c>
       <c r="B20">
-        <v>1295</v>
+        <v>3940</v>
       </c>
       <c r="C20">
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>22</v>
       </c>
       <c r="B21">
-        <v>1520</v>
+        <v>1095</v>
       </c>
       <c r="C21">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>23</v>
       </c>
       <c r="B22">
-        <v>1960</v>
+        <v>400</v>
       </c>
       <c r="C22">
-        <v>21</v>
+        <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>24</v>
       </c>
       <c r="B23">
-        <v>2000</v>
+        <v>970</v>
       </c>
       <c r="C23">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>25</v>
       </c>
       <c r="B24">
-        <v>330</v>
+        <v>725</v>
       </c>
       <c r="C24">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>26</v>
       </c>
       <c r="B25">
-        <v>750</v>
+        <v>1100</v>
       </c>
       <c r="C25">
-        <v>7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>27</v>
       </c>
       <c r="B26">
-        <v>925</v>
+        <v>886.28</v>
       </c>
       <c r="C26">
-        <v>11</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>28</v>
       </c>
       <c r="B27">
-        <v>1830</v>
+        <v>600</v>
       </c>
       <c r="C27">
-        <v>22</v>
+        <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>29</v>
       </c>
       <c r="B28">
-        <v>1375</v>
+        <v>1915</v>
       </c>
       <c r="C28">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>30</v>
       </c>
       <c r="B29">
-        <v>1305</v>
+        <v>1970</v>
       </c>
       <c r="C29">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>31</v>
       </c>
       <c r="B30">
-        <v>885</v>
+        <v>140</v>
       </c>
       <c r="C30">
-        <v>11</v>
+        <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>32</v>
       </c>
       <c r="B31">
-        <v>855</v>
+        <v>700</v>
       </c>
       <c r="C31">
-        <v>12</v>
+        <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32">
-        <v>1225</v>
+        <v>1200</v>
       </c>
       <c r="C32">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>34</v>
       </c>
       <c r="B33">
-        <v>525</v>
+        <v>1490</v>
       </c>
       <c r="C33">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>35</v>
       </c>
       <c r="B34">
-        <v>1325</v>
+        <v>1125</v>
       </c>
       <c r="C34">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>36</v>
       </c>
       <c r="B35">
-        <v>1470</v>
+        <v>1750</v>
       </c>
       <c r="C35">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>37</v>
       </c>
       <c r="B36">
-        <v>540</v>
+        <v>2040</v>
       </c>
       <c r="C36">
-        <v>8</v>
+        <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>38</v>
       </c>
       <c r="B37">
-        <v>1100</v>
+        <v>795</v>
       </c>
       <c r="C37">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>39</v>
       </c>
       <c r="B38">
-        <v>1595</v>
+        <v>2650</v>
       </c>
       <c r="C38">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>40</v>
       </c>
       <c r="B39">
-        <v>550</v>
+        <v>945</v>
       </c>
       <c r="C39">
-        <v>4</v>
+        <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>41</v>
       </c>
       <c r="B40">
-        <v>375</v>
+        <v>1210</v>
       </c>
       <c r="C40">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>42</v>
       </c>
       <c r="B41">
-        <v>835</v>
+        <v>700</v>
       </c>
       <c r="C41">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>43</v>
       </c>
       <c r="B42">
-        <v>1905</v>
+        <v>1075</v>
       </c>
       <c r="C42">
-        <v>26</v>
+        <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>44</v>
       </c>
       <c r="B43">
-        <v>775</v>
+        <v>1750</v>
       </c>
       <c r="C43">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>45</v>
       </c>
       <c r="B44">
-        <v>1245</v>
+        <v>920</v>
       </c>
       <c r="C44">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>46</v>
       </c>
       <c r="B45">
-        <v>2105</v>
+        <v>1020</v>
       </c>
       <c r="C45">
-        <v>23</v>
+        <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>47</v>
       </c>
       <c r="B46">
-        <v>850</v>
+        <v>3200</v>
       </c>
       <c r="C46">
-        <v>12</v>
+        <v>32</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>48</v>
       </c>
       <c r="B47">
-        <v>1150</v>
+        <v>945</v>
       </c>
       <c r="C47">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>49</v>
       </c>
       <c r="B48">
-        <v>800</v>
+        <v>225</v>
       </c>
       <c r="C48">
-        <v>9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>50</v>
       </c>
       <c r="B49">
-        <v>435</v>
+        <v>1610</v>
       </c>
       <c r="C49">
-        <v>5</v>
+        <v>22</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>51</v>
       </c>
       <c r="B50">
-        <v>1890</v>
+        <v>2000</v>
       </c>
       <c r="C50">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>52</v>
       </c>
       <c r="B51">
-        <v>1515</v>
+        <v>1960</v>
       </c>
       <c r="C51">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>53</v>
       </c>
       <c r="B52">
-        <v>940</v>
+        <v>990</v>
       </c>
       <c r="C52">
         <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
         <v>54</v>
       </c>
       <c r="B53">
-        <v>2130</v>
+        <v>2950</v>
       </c>
       <c r="C53">
-        <v>20</v>
+        <v>31</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
         <v>55</v>
       </c>
       <c r="B54">
-        <v>1575</v>
+        <v>1070</v>
       </c>
       <c r="C54">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
         <v>56</v>
       </c>
       <c r="B55">
-        <v>470</v>
+        <v>410</v>
       </c>
       <c r="C55">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
         <v>57</v>
       </c>
       <c r="B56">
-        <v>1320</v>
+        <v>2128</v>
       </c>
       <c r="C56">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
         <v>58</v>
       </c>
       <c r="B57">
-        <v>350</v>
+        <v>1370</v>
       </c>
       <c r="C57">
-        <v>4</v>
+        <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
         <v>59</v>
       </c>
       <c r="B58">
-        <v>2800</v>
+        <v>300</v>
       </c>
       <c r="C58">
-        <v>30</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
         <v>60</v>
       </c>
       <c r="B59">
-        <v>1550</v>
+        <v>970</v>
       </c>
       <c r="C59">
-        <v>17</v>
+        <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>61</v>
       </c>
       <c r="B60">
-        <v>350</v>
+        <v>1150</v>
       </c>
       <c r="C60">
-        <v>3</v>
+        <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
         <v>62</v>
       </c>
       <c r="B61">
-        <v>1240</v>
+        <v>525</v>
       </c>
       <c r="C61">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>63</v>
       </c>
       <c r="B62">
-        <v>650</v>
+        <v>835</v>
       </c>
       <c r="C62">
-        <v>8</v>
+        <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>64</v>
       </c>
       <c r="B63">
-        <v>1070</v>
+        <v>1040</v>
       </c>
       <c r="C63">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>65</v>
       </c>
       <c r="B64">
-        <v>950</v>
+        <v>1655</v>
       </c>
       <c r="C64">
-        <v>11</v>
+        <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>66</v>
       </c>
       <c r="B65">
-        <v>705</v>
+        <v>1425</v>
       </c>
       <c r="C65">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>67</v>
       </c>
       <c r="B66">
-        <v>430</v>
+        <v>775</v>
       </c>
       <c r="C66">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
         <v>68</v>
       </c>
       <c r="B67">
-        <v>2895</v>
+        <v>675</v>
       </c>
       <c r="C67">
-        <v>34</v>
+        <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
         <v>69</v>
       </c>
       <c r="B68">
-        <v>850</v>
+        <v>50</v>
       </c>
       <c r="C68">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
         <v>70</v>
       </c>
       <c r="B69">
-        <v>150</v>
+        <v>450</v>
       </c>
       <c r="C69">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>71</v>
       </c>
       <c r="B70">
-        <v>1525</v>
+        <v>375</v>
       </c>
       <c r="C70">
-        <v>19</v>
+        <v>6</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
         <v>72</v>
       </c>
       <c r="B71">
-        <v>245</v>
+        <v>878</v>
       </c>
       <c r="C71">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>73</v>
       </c>
       <c r="B72">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="C72">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
         <v>74</v>
       </c>
       <c r="B73">
-        <v>1000</v>
+        <v>1451</v>
       </c>
       <c r="C73">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>75</v>
       </c>
       <c r="B74">
-        <v>200</v>
+        <v>920</v>
       </c>
       <c r="C74">
-        <v>3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>76</v>
       </c>
       <c r="B75">
-        <v>100</v>
+        <v>1875</v>
       </c>
       <c r="C75">
-        <v>2</v>
+        <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>77</v>
       </c>
       <c r="B76">
-        <v>1440</v>
+        <v>1580</v>
       </c>
       <c r="C76">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>78</v>
       </c>
       <c r="B77">
-        <v>1170</v>
+        <v>950</v>
       </c>
       <c r="C77">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>79</v>
       </c>
       <c r="B78">
-        <v>1200</v>
+        <v>900</v>
       </c>
       <c r="C78">
-        <v>16</v>
+        <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>80</v>
       </c>
       <c r="B79">
-        <v>620</v>
+        <v>1395</v>
       </c>
       <c r="C79">
-        <v>8</v>
+        <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>81</v>
       </c>
       <c r="B80">
-        <v>1370</v>
+        <v>1195</v>
       </c>
       <c r="C80">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>82</v>
       </c>
       <c r="B81">
-        <v>600</v>
+        <v>1150</v>
       </c>
       <c r="C81">
-        <v>4</v>
+        <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
         <v>83</v>
       </c>
       <c r="B82">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="C82">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
         <v>84</v>
       </c>
       <c r="B83">
-        <v>1075</v>
+        <v>1460</v>
       </c>
       <c r="C83">
-        <v>12</v>
+        <v>22</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
         <v>85</v>
       </c>
       <c r="B84">
-        <v>395</v>
+        <v>530</v>
       </c>
       <c r="C84">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
         <v>86</v>
       </c>
       <c r="B85">
-        <v>500</v>
+        <v>780</v>
       </c>
       <c r="C85">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
         <v>87</v>
       </c>
       <c r="B86">
-        <v>1080</v>
+        <v>625</v>
       </c>
       <c r="C86">
-        <v>13</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" t="s">
+        <v>88</v>
+      </c>
+      <c r="B87">
+        <v>700</v>
+      </c>
+      <c r="C87">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" t="s">
+        <v>89</v>
+      </c>
+      <c r="B88">
+        <v>765</v>
+      </c>
+      <c r="C88">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">