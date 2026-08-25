--- v0 (2026-05-01)
+++ v1 (2026-08-25)
@@ -646,65 +646,65 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3">
-        <v>85434.25</v>
+        <v>85634.25</v>
       </c>
       <c r="C3">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4">
-        <v>13099</v>
+        <v>13299</v>
       </c>
       <c r="C4">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5">
         <v>2658</v>
       </c>
       <c r="C5">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6">
         <v>2375</v>
       </c>
       <c r="C6">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:3">